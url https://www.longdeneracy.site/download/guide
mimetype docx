--- v0 (2026-08-18)
+++ v1 (2026-10-07)
@@ -1271,51 +1271,81 @@
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="1F2328"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="5D9C3C"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>https://www.longdeneracy.site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="1F2328"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in your browser and make an account. It asks for a name and a password. Nothing else.</w:t>
+        <w:t xml:space="preserve"> in your browser and make an account. It asks for a handle, a password, and an email address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="22" w:space="10" w:color="6B7280"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+        <w:spacing w:before="120" w:after="200"/>
+        <w:ind w:left="170" w:right="57"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHY IT WANTS AN EMAIL  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Only so you can get back in if you forget your password — a reset link is the one way to prove the account is yours. Nothing else is ever sent to it, and it is never shown to anyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="22" w:space="10" w:color="B8860B"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="170" w:right="57"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="B8860B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WHAT IT WILL NEVER ASK YOU FOR  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b w:val="0"/>
@@ -3773,50 +3803,578 @@
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="170" w:right="57"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ON MACOS, IF IT REFUSES TO OPEN  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="1F2328"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Right-click run.sh, choose Open, then confirm. macOS blocks files downloaded from the internet until you do this once.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="34"/>
+        </w:rPr>
+        <w:t>No computer? Use your phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>The bot is small enough to run on an Android phone. You need Termux, a free app that gives Android a proper Linux terminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="22" w:space="10" w:color="B8860B"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+        <w:spacing w:before="120" w:after="200"/>
+        <w:ind w:left="170" w:right="57"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="B8860B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPHONE WILL NOT WORK  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>iOS does not let apps run background processes like this, and there is no equivalent of Termux. On an iPhone you need a computer, or a cheap Android phone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Install Termux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100"/>
+        <w:ind w:left="482" w:hanging="482"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="5D9C3C"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install Termux from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>F-Droid (f-droid.org), not the Play Store. The Play Store version is old and abandoned, and will fail in confusing ways.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100"/>
+        <w:ind w:left="482" w:hanging="482"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="5D9C3C"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Termux and let it finish its first-time setup.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100"/>
+        <w:ind w:left="482" w:hanging="482"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="5D9C3C"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Run </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>this, once:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="10" w:color="6B7280"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+        <w:spacing w:before="40" w:after="160"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>pkg update &amp;&amp; pkg upgrade</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Get the bot onto the phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Download the zip in your phone's browser as normal, then in Termux:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="10" w:color="6B7280"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+        <w:spacing w:before="40" w:after="160"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>termux-setup-storage</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>cd ~/storage/downloads</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>unzip longdegeneracy-bot.zip</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>cd longdegeneracy-bot</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>chmod +x run-termux.sh</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>./run-termux.sh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>The first command asks Android for permission to see your Downloads folder. Say yes, or Termux cannot find the file you just downloaded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="22" w:space="10" w:color="6B7280"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+        <w:spacing w:before="120" w:after="200"/>
+        <w:ind w:left="170" w:right="57"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THE FIRST RUN TAKES LONGER ON A PHONE  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ten to twenty minutes, and it will scroll a lot of text. It is compiling one of its parts from source, because the ready-made version does not exist for Android. This happens once. Leave it plugged in and do not close Termux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Keeping it alive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Android stops apps to save battery, which would stop the bot. The script takes a wake lock automatically, so it keeps running with the screen off. Two things still help:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:ind w:left="425" w:hanging="227"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="5D9C3C"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Plug the phone in for anything longer than a few hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:ind w:left="425" w:hanging="227"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="5D9C3C"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>In Android Settings, find Termux under Apps and set its battery usage to Unrestricted. The names differ by phone; look for "Battery" then "Unrestricted" or "Don't optimise".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Data use is small — it is reading prices, not video — but it is constant. On a metered SIM, prefer wi-fi for a week-long run.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Stopping it on a phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Press Ctrl+C in Termux (the keyboard row above the letters has a CTRL key), or from a second Termux session:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="10" w:color="6B7280"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+        <w:spacing w:before="40" w:after="160"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>cd ~/storage/downloads/longdegeneracy-bot</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="1F2328"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>touch stop.txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="280" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="1F2328"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>Starting on Windows without double-clicking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="1F2328"/>
           <w:sz w:val="21"/>